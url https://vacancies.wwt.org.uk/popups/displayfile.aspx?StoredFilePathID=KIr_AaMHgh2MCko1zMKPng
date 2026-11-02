--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="490D6103" w14:textId="6E6FD16B" w:rsidR="00697C8F" w:rsidRDefault="00AE678D" w:rsidP="00E325B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FA41F2" wp14:editId="7186273A">
             <wp:extent cx="1428750" cy="1428750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="722744149" name="Picture 1" descr="Home"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Home"/>
@@ -187,85 +187,149 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">About the </w:t>
       </w:r>
       <w:r w:rsidR="00463DCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
       <w:r w:rsidRPr="0092165A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246C399E" w14:textId="77777777" w:rsidR="00C24977" w:rsidRPr="00C24977" w:rsidRDefault="00C24977" w:rsidP="00C24977">
+    <w:p w14:paraId="72689563" w14:textId="77777777" w:rsidR="009311CC" w:rsidRDefault="002A557E" w:rsidP="00C24977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C24977">
+      <w:r w:rsidRPr="00FF4D54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">At WWT we believe the best way for people to understand and connect to wetlands is to experience them, so we bring awe-inspiring nature up close and let it do the talking. People feel part of something amazing and are motivated to make a difference. </w:t>
+        <w:t>At WWT, we believe the best way for people to understand and connect to wetlands is to experience them, so we bring awe-inspiring nature up close and let it do the talking. People feel part of something amazing and are motivated to make a difference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009311CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EB2083" w14:textId="5D6D09AE" w:rsidR="00C24977" w:rsidRPr="00C24977" w:rsidRDefault="00C24977" w:rsidP="00C24977">
+    <w:p w14:paraId="58BA4B0D" w14:textId="77777777" w:rsidR="009311CC" w:rsidRDefault="006026B4" w:rsidP="00C24977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C24977">
+      <w:r w:rsidRPr="00FF4D54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>By providing an excellent visitor experience as a member of the visitor services team, you will be encouraging our visitors to make the most of their visit to Washington Wetland Centre, and to understand and support our work to save wetlands for wildlife and people</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C24977">
+        <w:t>We are looking for a someone who can offer excellent customer service to every one of our visitors, encouraging them to support WWT’s conservation work through retail sales</w:t>
+      </w:r>
+      <w:r w:rsidR="00622BD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> at WWT Washington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009311CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through providing excellent customer service, you will be inspiring people to make the most of their visit, connect with our wetlands, and secure the essential support we need to continue our ambitious plans for wetland conservation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E01DFD4" w14:textId="6131F460" w:rsidR="00ED300D" w:rsidRPr="00C24977" w:rsidRDefault="00622BD2" w:rsidP="00C24977">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This is a great opportunity to build customer service skills, gain experience of trading and retail systems, and become part of a friendly</w:t>
+      </w:r>
+      <w:r w:rsidR="007118B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supportive team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221CA7DF" w14:textId="7558D982" w:rsidR="00944887" w:rsidRPr="00FB11C4" w:rsidRDefault="00944887" w:rsidP="00944887">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007461D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteers are an essential part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0007461D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>WWT</w:t>
@@ -1822,50 +1886,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="759EF464" w14:textId="287D7D3A" w:rsidR="0067309F" w:rsidRPr="00C50EE6" w:rsidRDefault="00FC3A68" w:rsidP="00944887">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Role practicalities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
       <w:tr w:rsidR="0092165A" w:rsidRPr="004F4C90" w14:paraId="58B8F94D" w14:textId="77777777" w:rsidTr="002A203A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
@@ -1952,51 +2017,50 @@
           <w:p w14:paraId="4B40E912" w14:textId="5C35F909" w:rsidR="0092165A" w:rsidRPr="00B46E08" w:rsidRDefault="0092165A" w:rsidP="00944887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="143A392C" w14:textId="5848C08B" w:rsidR="0092165A" w:rsidRPr="00F1145C" w:rsidRDefault="00A22B00" w:rsidP="00944887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1145C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Retail &amp; Visitor Services Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0092165A" w:rsidRPr="004F4C90" w14:paraId="2FD16971" w14:textId="77777777" w:rsidTr="002A203A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DF81613" w14:textId="40508E65" w:rsidR="0092165A" w:rsidRPr="00B46E08" w:rsidRDefault="0092165A" w:rsidP="00944887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B46E08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Time commitment:</w:t>
             </w:r>
           </w:p>
@@ -2325,57 +2389,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Feel confident in interacting</w:t>
       </w:r>
       <w:r w:rsidRPr="00066882">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>members of the public</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> and are able to adapt your approach to suit your audience.</w:t>
+        <w:t>members of the public and are able to adapt your approach to suit your audience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACABA91" w14:textId="58312A31" w:rsidR="0044179C" w:rsidRDefault="0044179C" w:rsidP="0044179C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Experience in using multi-operation tills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A9DFB9" w14:textId="712C870B" w:rsidR="00066882" w:rsidRPr="0044179C" w:rsidRDefault="0044179C" w:rsidP="0044179C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2756,50 +2814,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Make a real contribution to the conservation work of WWT by helping to restore and conserve our internationally important wetland sites</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0468BB93" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Be surrounded and inspired by like-minded nature lovers who bring energy, passion, and expertise to their roles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F0A023" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Make new friends and become part of an inspiring and inclusive community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3C3F38" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2832,51 +2891,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Get volunteer discount on WWT shops, café, and membership </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034A9AA4" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Get free entry to all our UK wetland centres, including your family </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601B286B" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Receive access </w:t>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3227,51 +3285,51 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C807A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4412B2BC"/>
     <w:lvl w:ilvl="0" w:tplc="16702A18">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DIN-Regular" w:eastAsiaTheme="minorHAnsi" w:hAnsi="DIN-Regular" w:cstheme="minorBidi" w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6545,194 +6603,202 @@
     <w:rsid w:val="001350F6"/>
     <w:rsid w:val="00143A29"/>
     <w:rsid w:val="00155CE3"/>
     <w:rsid w:val="00162A2F"/>
     <w:rsid w:val="00162F76"/>
     <w:rsid w:val="00172915"/>
     <w:rsid w:val="00172BB2"/>
     <w:rsid w:val="00176A2D"/>
     <w:rsid w:val="00186F72"/>
     <w:rsid w:val="001935BE"/>
     <w:rsid w:val="00194283"/>
     <w:rsid w:val="001B3674"/>
     <w:rsid w:val="001B602B"/>
     <w:rsid w:val="001C0063"/>
     <w:rsid w:val="001C160B"/>
     <w:rsid w:val="001C3F43"/>
     <w:rsid w:val="001E3301"/>
     <w:rsid w:val="00255424"/>
     <w:rsid w:val="00255E8B"/>
     <w:rsid w:val="00255ECB"/>
     <w:rsid w:val="00256C01"/>
     <w:rsid w:val="0028175B"/>
     <w:rsid w:val="002930DA"/>
     <w:rsid w:val="002941AB"/>
     <w:rsid w:val="002A203A"/>
+    <w:rsid w:val="002A557E"/>
     <w:rsid w:val="002B5712"/>
     <w:rsid w:val="002C1573"/>
     <w:rsid w:val="002C441F"/>
     <w:rsid w:val="002D24E3"/>
     <w:rsid w:val="002F34A9"/>
     <w:rsid w:val="0030316B"/>
     <w:rsid w:val="00304591"/>
     <w:rsid w:val="00316192"/>
     <w:rsid w:val="0032454B"/>
     <w:rsid w:val="00351B22"/>
     <w:rsid w:val="00352542"/>
     <w:rsid w:val="00371C10"/>
     <w:rsid w:val="00375C53"/>
     <w:rsid w:val="003876FD"/>
     <w:rsid w:val="003E0DC5"/>
     <w:rsid w:val="003F18E4"/>
     <w:rsid w:val="0040224E"/>
     <w:rsid w:val="00402F1E"/>
     <w:rsid w:val="00425A31"/>
     <w:rsid w:val="0044179C"/>
     <w:rsid w:val="00445181"/>
     <w:rsid w:val="004536D0"/>
     <w:rsid w:val="00463DCC"/>
     <w:rsid w:val="00466A44"/>
     <w:rsid w:val="00473F2A"/>
     <w:rsid w:val="004746AB"/>
     <w:rsid w:val="004872A5"/>
     <w:rsid w:val="00494F7A"/>
     <w:rsid w:val="004A14B4"/>
     <w:rsid w:val="004B461D"/>
     <w:rsid w:val="004D63E5"/>
     <w:rsid w:val="004E2D53"/>
     <w:rsid w:val="004E59F0"/>
     <w:rsid w:val="004E6099"/>
     <w:rsid w:val="004E75FA"/>
     <w:rsid w:val="004F1F85"/>
     <w:rsid w:val="004F4C90"/>
     <w:rsid w:val="00510B85"/>
     <w:rsid w:val="00525A74"/>
     <w:rsid w:val="005324B1"/>
     <w:rsid w:val="0056501F"/>
     <w:rsid w:val="005B2DDB"/>
+    <w:rsid w:val="005B4C67"/>
     <w:rsid w:val="005B6E18"/>
     <w:rsid w:val="005D2876"/>
     <w:rsid w:val="005D47FB"/>
     <w:rsid w:val="005E4F7D"/>
+    <w:rsid w:val="006026B4"/>
     <w:rsid w:val="00610715"/>
     <w:rsid w:val="00611CDF"/>
+    <w:rsid w:val="00622BD2"/>
     <w:rsid w:val="00632584"/>
     <w:rsid w:val="006363C8"/>
     <w:rsid w:val="0067309F"/>
     <w:rsid w:val="00680FC4"/>
     <w:rsid w:val="00690F1A"/>
     <w:rsid w:val="00697C8F"/>
     <w:rsid w:val="006A0EAF"/>
     <w:rsid w:val="006B5976"/>
     <w:rsid w:val="006E3267"/>
     <w:rsid w:val="006E71CE"/>
+    <w:rsid w:val="007118B2"/>
     <w:rsid w:val="00727DD1"/>
     <w:rsid w:val="00735141"/>
     <w:rsid w:val="007B56CB"/>
     <w:rsid w:val="007C54B2"/>
     <w:rsid w:val="007D071A"/>
     <w:rsid w:val="007F0853"/>
     <w:rsid w:val="00803A11"/>
     <w:rsid w:val="008054F3"/>
     <w:rsid w:val="00810253"/>
     <w:rsid w:val="00817AF3"/>
     <w:rsid w:val="0082074C"/>
     <w:rsid w:val="008427AF"/>
     <w:rsid w:val="00864E48"/>
     <w:rsid w:val="00871E4B"/>
     <w:rsid w:val="00890AD1"/>
     <w:rsid w:val="00892878"/>
     <w:rsid w:val="0089487F"/>
     <w:rsid w:val="008B796D"/>
     <w:rsid w:val="008C5A06"/>
     <w:rsid w:val="008E3845"/>
     <w:rsid w:val="008E6E69"/>
     <w:rsid w:val="009148C5"/>
     <w:rsid w:val="0092165A"/>
+    <w:rsid w:val="009311CC"/>
     <w:rsid w:val="00944887"/>
     <w:rsid w:val="0096372A"/>
     <w:rsid w:val="009751A8"/>
     <w:rsid w:val="009832F2"/>
     <w:rsid w:val="009A2B6B"/>
     <w:rsid w:val="009E1FCD"/>
     <w:rsid w:val="00A0321E"/>
     <w:rsid w:val="00A0703B"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A22B00"/>
     <w:rsid w:val="00A50FDC"/>
     <w:rsid w:val="00A56841"/>
     <w:rsid w:val="00A91ABE"/>
     <w:rsid w:val="00A9375E"/>
     <w:rsid w:val="00A97792"/>
     <w:rsid w:val="00AA0CD3"/>
     <w:rsid w:val="00AB53A3"/>
+    <w:rsid w:val="00AC1F20"/>
     <w:rsid w:val="00AE03B9"/>
     <w:rsid w:val="00AE11CC"/>
     <w:rsid w:val="00AE3539"/>
     <w:rsid w:val="00AE678D"/>
     <w:rsid w:val="00B33B88"/>
     <w:rsid w:val="00B46E08"/>
     <w:rsid w:val="00B8605D"/>
     <w:rsid w:val="00B943BE"/>
     <w:rsid w:val="00BB7F88"/>
     <w:rsid w:val="00BD23B9"/>
     <w:rsid w:val="00BF720F"/>
     <w:rsid w:val="00C003CE"/>
     <w:rsid w:val="00C24977"/>
     <w:rsid w:val="00C406E4"/>
     <w:rsid w:val="00C43EAA"/>
     <w:rsid w:val="00C46C13"/>
     <w:rsid w:val="00C50EE6"/>
     <w:rsid w:val="00C5143C"/>
     <w:rsid w:val="00C75191"/>
     <w:rsid w:val="00C84546"/>
     <w:rsid w:val="00C85452"/>
     <w:rsid w:val="00C8623C"/>
     <w:rsid w:val="00C93A91"/>
     <w:rsid w:val="00CC0B64"/>
     <w:rsid w:val="00CC4348"/>
     <w:rsid w:val="00CC47C5"/>
     <w:rsid w:val="00CE7696"/>
     <w:rsid w:val="00D01D48"/>
     <w:rsid w:val="00D1309F"/>
     <w:rsid w:val="00D20D3A"/>
     <w:rsid w:val="00D41636"/>
     <w:rsid w:val="00D526E0"/>
     <w:rsid w:val="00DB7D1C"/>
     <w:rsid w:val="00DC29F3"/>
     <w:rsid w:val="00DD2905"/>
     <w:rsid w:val="00DE778C"/>
     <w:rsid w:val="00DF2FAF"/>
     <w:rsid w:val="00E03799"/>
     <w:rsid w:val="00E2046B"/>
     <w:rsid w:val="00E21578"/>
     <w:rsid w:val="00E325B6"/>
     <w:rsid w:val="00E32F5B"/>
     <w:rsid w:val="00E762F4"/>
     <w:rsid w:val="00E92925"/>
     <w:rsid w:val="00EA47DA"/>
     <w:rsid w:val="00EB40D7"/>
+    <w:rsid w:val="00ED300D"/>
     <w:rsid w:val="00F02957"/>
     <w:rsid w:val="00F05800"/>
     <w:rsid w:val="00F1145C"/>
     <w:rsid w:val="00F23D5B"/>
     <w:rsid w:val="00F35F03"/>
     <w:rsid w:val="00F37A4A"/>
     <w:rsid w:val="00F41097"/>
     <w:rsid w:val="00F57389"/>
     <w:rsid w:val="00F8023F"/>
     <w:rsid w:val="00F9010D"/>
     <w:rsid w:val="00FB11C4"/>
     <w:rsid w:val="00FB6B30"/>
     <w:rsid w:val="00FC3A68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7134,50 +7200,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A91ABE"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -8101,50 +8168,61 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <TaxCatchAll xmlns="dc7c6146-5a95-4b5c-992e-75f6499f00b4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="20ed6759-1aea-46d2-98a4-5fda96bcabee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8AFBF5119850642BA603D05E58779F9" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="96f628c812ef964157b604cc49111804">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="20ed6759-1aea-46d2-98a4-5fda96bcabee" xmlns:ns3="dc7c6146-5a95-4b5c-992e-75f6499f00b4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c833716dfd469d4984f1a10f75f3d1b" ns2:_="" ns3:_="">
     <xsd:import namespace="20ed6759-1aea-46d2-98a4-5fda96bcabee"/>
     <xsd:import namespace="dc7c6146-5a95-4b5c-992e-75f6499f00b4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -8301,150 +8379,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{619FBD9E-20E0-4E67-A1FA-6BEE516115EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="dc7c6146-5a95-4b5c-992e-75f6499f00b4"/>
+    <ds:schemaRef ds:uri="20ed6759-1aea-46d2-98a4-5fda96bcabee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3C0EAF0-58D0-4B74-BE64-8082D67E8BC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="20ed6759-1aea-46d2-98a4-5fda96bcabee"/>
     <ds:schemaRef ds:uri="dc7c6146-5a95-4b5c-992e-75f6499f00b4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{619FBD9E-20E0-4E67-A1FA-6BEE516115EA}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0626F54-3A56-45F7-B0E0-97CF9AB692B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0626F54-3A56-45F7-B0E0-97CF9AB692B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{115E55EA-7CFF-4A1F-A20A-C67C2994CA16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>760</Words>
-  <Characters>4334</Characters>
+  <Words>874</Words>
+  <Characters>4541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5084</CharactersWithSpaces>
+  <CharactersWithSpaces>5355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Susan.Starkey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8AFBF5119850642BA603D05E58779F9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>